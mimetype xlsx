--- v1 (2026-08-21)
+++ v2 (2026-10-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39336cbbd0294a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e794a890a6314091b86e06cec5cc9bd5.psmdcp" Id="Rd8647eecc03c4a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a99743eb3cc4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc809748939e492cbd8529259ae5c575.psmdcp" Id="Rf45f1c3ec12c4761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>
@@ -578,50 +578,53 @@
     <x:t>Сергеева Ольга Владимировна</x:t>
   </x:si>
   <x:si>
     <x:t>11:56</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 17:04</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 21:15</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 02:55</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 05:55</x:t>
   </x:si>
   <x:si>
     <x:t>22:55</x:t>
   </x:si>
   <x:si>
     <x:t>Тихонов Андрей Владимирович</x:t>
   </x:si>
   <x:si>
     <x:t>Гидроторф</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11:39</x:t>
   </x:si>
   <x:si>
     <x:t>Точилин Дмитрий Николаевич</x:t>
   </x:si>
   <x:si>
     <x:t>OTL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> DNF</x:t>
   </x:si>
   <x:si>
     <x:t>DNF</x:t>
   </x:si>
   <x:si>
     <x:t>Туренко Владислав Романович</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 13:38</x:t>
   </x:si>
   <x:si>
     <x:t>Тятинькин Артем</x:t>
   </x:si>
   <x:si>
     <x:t>12:22</x:t>
   </x:si>
@@ -2500,419 +2503,419 @@
       </x:c>
       <x:c r="K36" s="5" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="L36" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="32" customHeight="1">
       <x:c r="A37" s="3">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C37" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D37" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E37" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F37" s="5" t="s">
-        <x:v>24</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G37" s="5" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H37" s="5" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I37" s="5" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J37" s="5" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K37" s="5" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L37" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="32" customHeight="1">
       <x:c r="A38" s="3">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B38" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C38" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D38" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E38" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F38" s="5" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G38" s="5" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H38" s="5" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I38" s="5" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J38" s="5" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="K38" s="5" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="L38" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="32" customHeight="1">
       <x:c r="A39" s="3">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B39" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C39" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D39" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E39" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F39" s="5" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G39" s="5" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H39" s="5" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I39" s="5" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J39" s="5" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K39" s="5" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L39" s="5" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="32" customHeight="1">
       <x:c r="A40" s="3">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B40" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C40" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D40" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E40" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F40" s="5" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G40" s="5" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H40" s="5" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I40" s="5" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J40" s="5" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="K40" s="5" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="L40" s="5" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="32" customHeight="1">
       <x:c r="A41" s="3">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C41" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D41" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E41" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F41" s="5" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G41" s="5" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H41" s="5" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I41" s="5" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J41" s="5" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K41" s="5" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L41" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="32" customHeight="1">
       <x:c r="A42" s="3">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B42" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C42" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D42" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E42" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F42" s="5" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G42" s="5" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H42" s="5" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I42" s="5" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J42" s="5" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K42" s="5" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="L42" s="5" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="32" customHeight="1">
       <x:c r="A43" s="3">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B43" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C43" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D43" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E43" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F43" s="5" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G43" s="5" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H43" s="5" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I43" s="5" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J43" s="5" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K43" s="5" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L43" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="32" customHeight="1">
       <x:c r="A44" s="3">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C44" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D44" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E44" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F44" s="5" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G44" s="5" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H44" s="5" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I44" s="5" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J44" s="5" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="K44" s="5" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="L44" s="5" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="32" customHeight="1">
       <x:c r="A45" s="3">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B45" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C45" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D45" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E45" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F45" s="5" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G45" s="5" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H45" s="5" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I45" s="5" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J45" s="5" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K45" s="5" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L45" s="5" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="32" customHeight="1">
       <x:c r="A46" s="3">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C46" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D46" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E46" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F46" s="5" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G46" s="5" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H46" s="5" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I46" s="5" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J46" s="5" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="K46" s="5" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="L46" s="5" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="32" customHeight="1">
       <x:c r="A47" s="3">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C47" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D47" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E47" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F47" s="5" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G47" s="5" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H47" s="5" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I47" s="5" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J47" s="5" t="s">
         <x:v>186</x:v>
       </x:c>