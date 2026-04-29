--- v3 (2026-03-10)
+++ v4 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a84e8241b64df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fd5976130d04e55a5da21b1d731b5e6.psmdcp" Id="R96553a4fec504366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4aaf6091e84714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8429102e90243f697aed53023fe82d7.psmdcp" Id="Rede1868f06f34b76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>