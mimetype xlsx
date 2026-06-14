--- v4 (2026-04-29)
+++ v5 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4aaf6091e84714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8429102e90243f697aed53023fe82d7.psmdcp" Id="Rede1868f06f34b76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00a7192d06f4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/693138c50ca04f878ca46723c1dcd6cf.psmdcp" Id="R0830b670fac04e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>