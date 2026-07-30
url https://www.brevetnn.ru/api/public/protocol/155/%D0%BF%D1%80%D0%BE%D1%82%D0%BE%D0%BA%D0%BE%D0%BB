--- v5 (2026-06-14)
+++ v6 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00a7192d06f4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/693138c50ca04f878ca46723c1dcd6cf.psmdcp" Id="R0830b670fac04e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ecd635015f4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0895f611e4f34265bb9841af5d2ec676.psmdcp" Id="Rbdae3128dace45f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>