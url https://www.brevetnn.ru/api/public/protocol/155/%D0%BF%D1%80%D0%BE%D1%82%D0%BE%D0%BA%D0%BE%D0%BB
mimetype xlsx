--- v6 (2026-07-30)
+++ v7 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ecd635015f4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0895f611e4f34265bb9841af5d2ec676.psmdcp" Id="Rbdae3128dace45f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71daeef1ef674b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1fae961a5c0454fab7dea7d34ddc398.psmdcp" Id="Rfbeca0c05dc04829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>