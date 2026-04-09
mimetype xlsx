--- v2 (2026-01-09)
+++ v3 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bff3704f0634a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6560163aa3c34b8aa226c519e665c5bf.psmdcp" Id="R3736b3dca89342bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dce815f1c244c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa5461d22fcc4bc097af92526ec0fee0.psmdcp" Id="Rb7634ed3f89c4760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>