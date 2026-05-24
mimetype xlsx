--- v3 (2026-04-09)
+++ v4 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dce815f1c244c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa5461d22fcc4bc097af92526ec0fee0.psmdcp" Id="Rb7634ed3f89c4760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c765dc7f3bb4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42a802e99c7143b08c59efde54ab0e9c.psmdcp" Id="R234d79fa0bdc42f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>