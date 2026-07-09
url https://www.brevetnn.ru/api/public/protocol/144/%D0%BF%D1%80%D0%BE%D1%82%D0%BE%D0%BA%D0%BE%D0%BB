--- v4 (2026-05-24)
+++ v5 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c765dc7f3bb4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42a802e99c7143b08c59efde54ab0e9c.psmdcp" Id="R234d79fa0bdc42f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e9381e657f4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ceaac370c3e4ee0847eb243c90a3650.psmdcp" Id="R4c184f4a638642ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>