--- v5 (2026-07-09)
+++ v6 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e9381e657f4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ceaac370c3e4ee0847eb243c90a3650.psmdcp" Id="R4c184f4a638642ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233b5edbb3d84b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/629a62d60cf747718ebe802ffeea7d77.psmdcp" Id="R6d11a1c7e3084790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>