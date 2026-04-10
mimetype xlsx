--- v2 (2026-02-23)
+++ v3 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d965b257eb543a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d32a5c90d6dc4b5da92ad64b67759b53.psmdcp" Id="R3bd82f8706ec4efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e7bc42763243f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4717fece929c45779c4898d50497a33c.psmdcp" Id="R2f869447b80c4889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>