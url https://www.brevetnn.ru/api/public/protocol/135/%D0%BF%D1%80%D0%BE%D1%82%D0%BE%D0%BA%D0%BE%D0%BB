--- v3 (2026-04-10)
+++ v4 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e7bc42763243f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4717fece929c45779c4898d50497a33c.psmdcp" Id="R2f869447b80c4889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa59b5fd58964e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85ff42d9976146409cbff86262eecea6.psmdcp" Id="Rc6960f949a5f489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>