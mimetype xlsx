--- v4 (2026-05-30)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa59b5fd58964e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85ff42d9976146409cbff86262eecea6.psmdcp" Id="Rc6960f949a5f489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0284d2bb8240b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60e55d1b61d643889db3a6154cb56fa8.psmdcp" Id="Rdfbebaffba264e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>