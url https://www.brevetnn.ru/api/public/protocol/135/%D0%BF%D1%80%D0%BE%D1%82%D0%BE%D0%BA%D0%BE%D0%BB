--- v5 (2026-07-21)
+++ v6 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f0284d2bb8240b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60e55d1b61d643889db3a6154cb56fa8.psmdcp" Id="Rdfbebaffba264e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6d101669154c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f51d4af5c0042c8abc7fb7230d7cf72.psmdcp" Id="Rf9ecdd4033454815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>