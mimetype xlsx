--- v3 (2026-02-22)
+++ v4 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b5a43f622ff4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d206b4c99f7f44d39c10b38dcd0b47af.psmdcp" Id="R013403a4a16f4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b5cfe0a8f34999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1136eaa3c6534be087e2b02d3e758cae.psmdcp" Id="Rd8d707e3c6f048f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>