--- v4 (2026-04-09)
+++ v5 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b5cfe0a8f34999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1136eaa3c6534be087e2b02d3e758cae.psmdcp" Id="Rd8d707e3c6f048f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d86782c17b4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b424d713eaf4f7c93c40a640a366280.psmdcp" Id="R8701a394911c437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>