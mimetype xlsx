--- v5 (2026-05-24)
+++ v6 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d86782c17b4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b424d713eaf4f7c93c40a640a366280.psmdcp" Id="R8701a394911c437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e150bd96a0542ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/818527a5391a4e3ead7792f1e5bd45f1.psmdcp" Id="Rb1709baac5cc47f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>