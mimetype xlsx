--- v6 (2026-07-09)
+++ v7 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e150bd96a0542ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/818527a5391a4e3ead7792f1e5bd45f1.psmdcp" Id="Rb1709baac5cc47f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bf5c5537074585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9870ddc5a324b919bd43b614fd57a25.psmdcp" Id="R73f71b8258e64402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>