--- v2 (2026-01-29)
+++ v3 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra803e48da52e4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97284a9100f34fa78c661f3467a63c78.psmdcp" Id="Rbfd420850aec47e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6487563549497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf8cf38bef914e1ba6a44ed62277cfee.psmdcp" Id="Rc5f4193793ad4d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>