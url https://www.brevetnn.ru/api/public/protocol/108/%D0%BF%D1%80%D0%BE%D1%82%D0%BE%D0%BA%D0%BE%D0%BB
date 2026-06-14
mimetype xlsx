--- v3 (2026-04-29)
+++ v4 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6487563549497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf8cf38bef914e1ba6a44ed62277cfee.psmdcp" Id="Rc5f4193793ad4d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9697d3eaa68f4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfd04fcf22d146d18b73e90cb55a1efa.psmdcp" Id="R6ea0792235334fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>