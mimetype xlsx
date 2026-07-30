--- v4 (2026-06-14)
+++ v5 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9697d3eaa68f4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfd04fcf22d146d18b73e90cb55a1efa.psmdcp" Id="R6ea0792235334fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff411e01b064609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d46218d8e5b4bc58f77e1bae4ac9baa.psmdcp" Id="R176a61ce5b4743a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Результаты" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>№</x:t>
   </x:si>
   <x:si>
     <x:t>ФИО</x:t>
   </x:si>
   <x:si>